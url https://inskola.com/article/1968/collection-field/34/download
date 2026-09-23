--- v0 (2026-09-03)
+++ v1 (2026-09-23)
@@ -1,928 +1,1343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007F4716" w:rsidRPr="001904EC" w:rsidRDefault="007F4716" w:rsidP="007F4716">
+    <w:p w:rsidR="00947940" w:rsidRPr="007C2CF2" w:rsidRDefault="007C2CF2">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001904EC">
+      <w:r w:rsidRPr="007C2CF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>I GRUPA – OČI</w:t>
+        <w:t>Prilog br. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4716" w:rsidRPr="001904EC" w:rsidRDefault="007F4716" w:rsidP="007F4716">
+    <w:p w:rsidR="007C2CF2" w:rsidRPr="007C2CF2" w:rsidRDefault="007C2CF2">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001904EC">
+      <w:r w:rsidRPr="007C2CF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>Kako se osjećamo kada nas neko gleda ljubazno i sa osmijehom?</w:t>
+        <w:t>Pažljivo pročitaj navedene citate, a zatim u desnu kolonu napiši koje osobine ili emotivna stanja oni otkrivaju kod likova.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4716" w:rsidRPr="001904EC" w:rsidRDefault="007F4716" w:rsidP="007F4716">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9666" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4833"/>
+        <w:gridCol w:w="4833"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C2CF2" w:rsidTr="006839B5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>CITAT (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>rečenica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>iz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>teksta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>KOMENTAR (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>osobine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>likova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2CF2" w:rsidTr="006839B5">
+        <w:trPr>
+          <w:trHeight w:val="1215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>OTAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Kako</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>mogli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>učiniti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>razbjesnio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>otac</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>zagalamio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>majstore</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2CF2" w:rsidTr="006839B5">
+        <w:trPr>
+          <w:trHeight w:val="1215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DJEVOJČICA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Tek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>sam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>istinski</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ražalostila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nisam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>željela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>da</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>nekom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>drugom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>mjestu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>sviju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>sebi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>gnijezdo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2CF2" w:rsidTr="006839B5">
+        <w:trPr>
+          <w:trHeight w:val="1215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>LASTAVICE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Iznenada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>njihovi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>glasovi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>sasvim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>izmijeniše</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Umilni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>cvrkut</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>pretvorio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>užasno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>kreštanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2CF2" w:rsidTr="006839B5">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>MAJSTORI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007C2CF2" w:rsidRPr="00000144" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Tako</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>nepažnjom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>oborili</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>lastino</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>gnijezdo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000144">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007C2CF2" w:rsidRDefault="007C2CF2" w:rsidP="006839B5">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007C2CF2" w:rsidRPr="007C2CF2" w:rsidRDefault="007C2CF2">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001904EC">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="007F4716" w:rsidRDefault="007F4716" w:rsidP="007F4716">
-[...403 lines deleted...]
-    <w:sectPr w:rsidR="00C36656" w:rsidSect="00C36656">
+    <w:sectPr w:rsidR="007C2CF2" w:rsidRPr="007C2CF2" w:rsidSect="00947940">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...351 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="007F4716"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C36656"/>
+    <w:rsidRoot w:val="007C2CF2"/>
+    <w:rsid w:val="007C2CF2"/>
+    <w:rsid w:val="00947940"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -949,51 +1364,51 @@
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -1065,181 +1480,124 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007F4716"/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00947940"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...19 lines deleted...]
-    <w:rsid w:val="007F4716"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C2CF2"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...39 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1485,51 +1843,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>592</Characters>
+  <Pages>1</Pages>
+  <Words>82</Words>
+  <Characters>472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>694</CharactersWithSpaces>
+  <CharactersWithSpaces>553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Korisnik</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>